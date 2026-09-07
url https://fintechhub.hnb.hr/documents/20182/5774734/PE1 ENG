--- v0 (2026-05-28)
+++ v1 (2026-09-07)
@@ -15,110 +15,125 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PE1 ENG" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="20">
-[...1 lines deleted...]
-    <t>Zagreb, 27.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="25">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
     <t>Payment Operations Supervision Department </t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>DIRECT DEBIT TRANSACTIONS IN THE REPUBLIC OF CROATIA IN EURO {1} - year 2026</t>
   </si>
   <si>
     <t>Reporting period</t>
   </si>
   <si>
     <t>CONSUMER</t>
   </si>
   <si>
     <t>NON-CONSUMER</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>TOTAL - Number of transactions</t>
   </si>
   <si>
     <t>TOTAL - Value of transactions</t>
   </si>
   <si>
     <t>Number of consents {2}</t>
   </si>
   <si>
     <t> JANUARY</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
+    <t>*</t>
+  </si>
+  <si>
     <t> FEBRUARY</t>
   </si>
   <si>
     <t> MARCH</t>
   </si>
   <si>
+    <t> APRIL</t>
+  </si>
+  <si>
+    <t> MAY</t>
+  </si>
+  <si>
+    <t> JUNE</t>
+  </si>
+  <si>
     <t> TOTAL</t>
   </si>
   <si>
     <t>{1} Includes the transactions of debiting payment accounts and payment cards on the basis of received direct debit orders.</t>
   </si>
   <si>
     <t>{2} As at the last day of the reporting period.</t>
+  </si>
+  <si>
+    <t>* data have been revised from the previous release</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
@@ -498,51 +513,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q16"/>
+  <dimension ref="A1:Q20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="23" customWidth="1"/>
     <col min="3" max="3" width="4" customWidth="1"/>
     <col min="4" max="4" width="23" customWidth="1"/>
     <col min="5" max="5" width="4" customWidth="1"/>
     <col min="6" max="6" width="23" customWidth="1"/>
     <col min="7" max="7" width="4" customWidth="1"/>
     <col min="8" max="8" width="23" customWidth="1"/>
     <col min="9" max="9" width="4" customWidth="1"/>
     <col min="10" max="10" width="23" customWidth="1"/>
     <col min="11" max="11" width="4" customWidth="1"/>
     <col min="12" max="12" width="23" customWidth="1"/>
     <col min="13" max="13" width="4" customWidth="1"/>
     <col min="14" max="14" width="23" customWidth="1"/>
     <col min="15" max="15" width="4" customWidth="1"/>
     <col min="16" max="16" width="23" customWidth="1"/>
     <col min="17" max="17" width="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
@@ -620,253 +635,417 @@
       </c>
       <c r="N10" t="s" s="5">
         <v>10</v>
       </c>
       <c r="P10" t="s" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s" s="7">
         <v>13</v>
       </c>
       <c r="B11" s="8">
         <v>1840031</v>
       </c>
       <c r="C11" t="s" s="7">
         <v>14</v>
       </c>
       <c r="D11" s="8">
         <v>185716902</v>
       </c>
       <c r="E11" t="s" s="7">
         <v>14</v>
       </c>
       <c r="F11" s="8">
-        <v>978194</v>
+        <v>978150</v>
       </c>
       <c r="G11" t="s" s="7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" s="8">
         <v>12642</v>
       </c>
       <c r="I11" t="s" s="7">
         <v>14</v>
       </c>
       <c r="J11" s="8">
         <v>13900674</v>
       </c>
       <c r="K11" t="s" s="7">
         <v>14</v>
       </c>
       <c r="L11" s="8">
-        <v>10365</v>
+        <v>10394</v>
       </c>
       <c r="M11" t="s" s="7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="N11" s="9">
         <v>1852673</v>
       </c>
       <c r="O11" t="s" s="10">
         <v>14</v>
       </c>
       <c r="P11" s="9">
         <v>199617576</v>
       </c>
       <c r="Q11" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s" s="7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>1809472</v>
       </c>
       <c r="C12" t="s" s="7">
         <v>14</v>
       </c>
       <c r="D12" s="8">
         <v>178764570</v>
       </c>
       <c r="E12" t="s" s="7">
         <v>14</v>
       </c>
       <c r="F12" s="8">
-        <v>979193</v>
+        <v>979167</v>
       </c>
       <c r="G12" t="s" s="7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" s="8">
         <v>11470</v>
       </c>
       <c r="I12" t="s" s="7">
         <v>14</v>
       </c>
       <c r="J12" s="8">
         <v>15891647</v>
       </c>
       <c r="K12" t="s" s="7">
         <v>14</v>
       </c>
       <c r="L12" s="8">
-        <v>8757</v>
+        <v>8779</v>
       </c>
       <c r="M12" t="s" s="7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="N12" s="9">
         <v>1820942</v>
       </c>
       <c r="O12" t="s" s="10">
         <v>14</v>
       </c>
       <c r="P12" s="9">
         <v>194656217</v>
       </c>
       <c r="Q12" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s" s="7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13" s="8">
         <v>1851431</v>
       </c>
       <c r="C13" t="s" s="7">
         <v>14</v>
       </c>
       <c r="D13" s="8">
         <v>178867457</v>
       </c>
       <c r="E13" t="s" s="7">
         <v>14</v>
       </c>
       <c r="F13" s="8">
-        <v>975683</v>
+        <v>975652</v>
       </c>
       <c r="G13" t="s" s="7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" s="8">
         <v>12713</v>
       </c>
       <c r="I13" t="s" s="7">
         <v>14</v>
       </c>
       <c r="J13" s="8">
         <v>16949351</v>
       </c>
       <c r="K13" t="s" s="7">
         <v>14</v>
       </c>
       <c r="L13" s="8">
-        <v>9518</v>
+        <v>9532</v>
       </c>
       <c r="M13" t="s" s="7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="N13" s="9">
         <v>1864144</v>
       </c>
       <c r="O13" t="s" s="10">
         <v>14</v>
       </c>
       <c r="P13" s="9">
         <v>195816808</v>
       </c>
       <c r="Q13" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:17">
-      <c r="A14" t="s" s="11">
-[...14 lines deleted...]
-      <c r="F14" s="12">
+      <c r="A14" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B14" s="8">
+        <v>1851706</v>
+      </c>
+      <c r="C14" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="D14" s="8">
+        <v>187332804</v>
+      </c>
+      <c r="E14" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="F14" s="8">
+        <v>971628</v>
+      </c>
+      <c r="G14" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="H14" s="8">
+        <v>14173</v>
+      </c>
+      <c r="I14" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="J14" s="8">
+        <v>17143933</v>
+      </c>
+      <c r="K14" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="L14" s="8">
+        <v>11266</v>
+      </c>
+      <c r="M14" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="N14" s="9">
+        <v>1865879</v>
+      </c>
+      <c r="O14" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="P14" s="9">
+        <v>204476737</v>
+      </c>
+      <c r="Q14" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="B15" s="8">
+        <v>1857006</v>
+      </c>
+      <c r="C15" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="D15" s="8">
+        <v>187157507</v>
+      </c>
+      <c r="E15" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="F15" s="8">
+        <v>972089</v>
+      </c>
+      <c r="G15" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="H15" s="8">
+        <v>13071</v>
+      </c>
+      <c r="I15" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="J15" s="8">
+        <v>18545616</v>
+      </c>
+      <c r="K15" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="L15" s="8">
+        <v>9663</v>
+      </c>
+      <c r="M15" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="N15" s="9">
+        <v>1870077</v>
+      </c>
+      <c r="O15" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="P15" s="9">
+        <v>205703123</v>
+      </c>
+      <c r="Q15" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s" s="7">
+        <v>20</v>
+      </c>
+      <c r="B16" s="8">
+        <v>1864026</v>
+      </c>
+      <c r="C16" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="D16" s="8">
+        <v>190437438</v>
+      </c>
+      <c r="E16" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="F16" s="8">
+        <v>974430</v>
+      </c>
+      <c r="G16" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="H16" s="8">
+        <v>13190</v>
+      </c>
+      <c r="I16" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="J16" s="8">
+        <v>21280072</v>
+      </c>
+      <c r="K16" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="L16" s="8">
+        <v>9763</v>
+      </c>
+      <c r="M16" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="N16" s="9">
+        <v>1877216</v>
+      </c>
+      <c r="O16" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="P16" s="9">
+        <v>211717510</v>
+      </c>
+      <c r="Q16" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B17" s="12">
+        <v>11073672</v>
+      </c>
+      <c r="C17" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="D17" s="12">
+        <v>1108276678</v>
+      </c>
+      <c r="E17" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="F17" s="12">
         <v/>
       </c>
-      <c r="G14" t="s" s="11">
-[...14 lines deleted...]
-      <c r="L14" s="12">
+      <c r="G17" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="H17" s="12">
+        <v>77259</v>
+      </c>
+      <c r="I17" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="J17" s="12">
+        <v>103711293</v>
+      </c>
+      <c r="K17" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="L17" s="12">
         <v/>
       </c>
-      <c r="M14" t="s" s="11">
-[...22 lines deleted...]
-        <v>19</v>
+      <c r="M17" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="N17" s="12">
+        <v>11150931</v>
+      </c>
+      <c r="O17" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="P17" s="12">
+        <v>1211987971</v>
+      </c>
+      <c r="Q17" t="s" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="A4:Q4"/>
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A8:Q8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:G9"/>
     <mergeCell ref="H9:M9"/>
     <mergeCell ref="N9:Q9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="P10:Q10"/>
   </mergeCells>